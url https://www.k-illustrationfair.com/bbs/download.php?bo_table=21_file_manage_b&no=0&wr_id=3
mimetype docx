--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -34,145 +34,145 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="665"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="4A442A" w:themeColor="background2" w:themeShade="40"/>
           <w:bottom w:val="thinThickSmallGap" w:sz="18" w:space="0" w:color="4A442A" w:themeColor="background2" w:themeShade="40"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FF7A7F" w:rsidRPr="00FC5C5E" w14:paraId="44B10BDF" w14:textId="77777777" w:rsidTr="008F38CC">
         <w:trPr>
           <w:trHeight w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C599FA" w14:textId="7A41F05D" w:rsidR="00FF7A7F" w:rsidRPr="0081265C" w:rsidRDefault="0081265C" w:rsidP="0081265C">
+          <w:p w14:paraId="71C599FA" w14:textId="0F720D9E" w:rsidR="00FF7A7F" w:rsidRPr="0081265C" w:rsidRDefault="0081265C" w:rsidP="0081265C">
             <w:pPr>
               <w:pStyle w:val="MS"/>
               <w:wordWrap/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">K-Illustration Fair </w:t>
             </w:r>
             <w:r w:rsidR="00972BD8">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Busan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="00BF7B27">
+            <w:r w:rsidR="00707128">
               <w:rPr>
                 <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E8518B6" w14:textId="1D113922" w:rsidR="0058503E" w:rsidRPr="00FC5C5E" w:rsidRDefault="0058503E" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="598BE2E2" w14:textId="4219E684" w:rsidR="00F81385" w:rsidRDefault="00F81385" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5721542F" w14:textId="6C7F3B1B" w:rsidR="00CC40C0" w:rsidRPr="003816AB" w:rsidRDefault="00CC40C0" w:rsidP="00F81385">
+    <w:p w14:paraId="5721542F" w14:textId="35ECD132" w:rsidR="00CC40C0" w:rsidRPr="003816AB" w:rsidRDefault="00CC40C0" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5C5E">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
@@ -211,112 +211,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727913" w:rsidRPr="00FC5C5E">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r w:rsidR="003816AB">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
-      </w:r>
-[...60 lines deleted...]
-        <w:t>, May, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE7ADD5" w14:textId="77777777" w:rsidR="0081265C" w:rsidRPr="008C574B" w:rsidRDefault="0081265C" w:rsidP="0081265C">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:wordWrap/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3779,80 +3717,89 @@
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.0m(1.0m) X 2.0m(1.0m) X 2.4m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="457FA755" w14:textId="17C585DC" w:rsidR="00553ACE" w:rsidRPr="00D54048" w:rsidRDefault="00B86CDA" w:rsidP="00C757C4">
+          <w:p w14:paraId="457FA755" w14:textId="0D96698E" w:rsidR="00553ACE" w:rsidRPr="00D54048" w:rsidRDefault="00B86CDA" w:rsidP="00C757C4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D54048">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6626">
+              <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">USD </w:t>
+              <w:t>63</w:t>
             </w:r>
             <w:r w:rsidR="00644283">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>585</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D434397" w14:textId="086BCD67" w:rsidR="00553ACE" w:rsidRPr="00C757C4" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:rightChars="50" w:right="100"/>
               <w:jc w:val="right"/>
@@ -4084,84 +4031,102 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> X 2.4m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BFC08CB" w14:textId="7949B6CE" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
+          <w:p w14:paraId="1BFC08CB" w14:textId="0F5256F8" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00644283">
+              <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">USD </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6626">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00644283">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>715</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EEA135D" w14:textId="79A9D4FC" w:rsidR="00C757C4" w:rsidRPr="00C757C4" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
@@ -4382,84 +4347,93 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>m X 2.4m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="764AA5D5" w14:textId="4D38D18E" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
+          <w:p w14:paraId="764AA5D5" w14:textId="49A27269" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6626">
+              <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">USD </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1,02</w:t>
             </w:r>
             <w:r w:rsidR="00644283">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>975</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28C8C9A0" w14:textId="2812B920" w:rsidR="00C757C4" w:rsidRPr="00C757C4" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
@@ -4704,84 +4678,102 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>m X 2.5m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D5D4189" w14:textId="4200D88B" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
+          <w:p w14:paraId="1D5D4189" w14:textId="0042AE65" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00644283">
+              <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">USD </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6626">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00644283">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>520</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DA7DB65" w14:textId="203A9B50" w:rsidR="00C757C4" w:rsidRPr="00C757C4" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
@@ -5035,84 +5027,102 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2.5m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F0CDCE3" w14:textId="35187D12" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
+          <w:p w14:paraId="2F0CDCE3" w14:textId="55C7AAAD" w:rsidR="00C757C4" w:rsidRPr="00FC5C5E" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:leftChars="100" w:left="200" w:rightChars="110" w:right="220"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00644283">
+              <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="20"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">USD </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6626">
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00644283">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>715</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B82BA6C" w14:textId="2B3FD99A" w:rsidR="00C757C4" w:rsidRPr="00C757C4" w:rsidRDefault="00C757C4" w:rsidP="00C757C4">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
@@ -5485,110 +5495,50 @@
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="0041596C">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>If you want to be placed on corner, there would be additional cost(USD 50) after discounting total booth cost.</w:t>
-      </w:r>
-[...58 lines deleted...]
-        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFA133D" w14:textId="571ED189" w:rsidR="0031053D" w:rsidRDefault="0031053D" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81385">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -5869,54 +5819,54 @@
             </w:pPr>
             <w:r w:rsidRPr="000E633B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Wooden </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="0041596C" w14:paraId="679946AA" w14:textId="77777777" w:rsidTr="000C386D">
+      <w:tr w:rsidR="0041596C" w14:paraId="679946AA" w14:textId="77777777" w:rsidTr="007F77D2">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1134"/>
+          <w:trHeight w:val="2639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3496" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BEA903B" w14:textId="5A93B579" w:rsidR="0041596C" w:rsidRDefault="000C386D" w:rsidP="000C386D">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5932,51 +5882,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="243BFE89" wp14:editId="710D1953">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>613410</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>65405</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="981710" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="4" name="그림 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="그림 4"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect l="26321" t="6847" r="27258" b="5501"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="981710" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
@@ -6281,51 +6231,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="298D25E2" wp14:editId="54D4490C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>564515</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>34290</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1043940" cy="1331595"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="1905"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="6" name="그림 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="그림 6"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId10"/>
+                          <a:blip r:embed="rId9"/>
                           <a:srcRect l="28657" t="10789" r="25712" b="5949"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1043940" cy="1331595"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
@@ -6592,51 +6542,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5429B443" wp14:editId="52B66A6C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>382905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>59690</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1388193" cy="1296000"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="7" name="그림 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="그림 7"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId10"/>
                           <a:srcRect l="24264" t="13620" r="19093" b="10702"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1388193" cy="1296000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
@@ -6870,124 +6820,134 @@
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> lighting, 1 electrical outlet (1KW; 220V), 1 information desk &amp; chair</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00981AF2" w:rsidRPr="001601FB" w14:paraId="673CAFF8" w14:textId="77777777" w:rsidTr="00981AF2">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1D4303" w14:textId="567E38F9" w:rsidR="00981AF2" w:rsidRPr="001601FB" w:rsidRDefault="00981AF2" w:rsidP="00981AF2">
+          <w:p w14:paraId="3B1D4303" w14:textId="0E597A67" w:rsidR="00981AF2" w:rsidRPr="001601FB" w:rsidRDefault="00981AF2" w:rsidP="00981AF2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E633B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Standard Shell B</w:t>
+              <w:t xml:space="preserve">Standard Shell </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6626">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA09338" w14:textId="507FC50F" w:rsidR="00981AF2" w:rsidRPr="001601FB" w:rsidRDefault="00981AF2" w:rsidP="00981AF2">
+          <w:p w14:paraId="6CA09338" w14:textId="7C6CD3D9" w:rsidR="00981AF2" w:rsidRPr="001601FB" w:rsidRDefault="00981AF2" w:rsidP="00981AF2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E633B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Standard Shell </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00BE6626">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C</w:t>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00981AF2" w14:paraId="6EE7DF69" w14:textId="77777777" w:rsidTr="00680C54">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D44A79" w14:textId="77777777" w:rsidR="00981AF2" w:rsidRDefault="00981AF2" w:rsidP="00680C54">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
@@ -7008,51 +6968,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06CC7C48" wp14:editId="3F4D4F13">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>885825</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>40640</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1390015" cy="1310640"/>
                   <wp:effectExtent l="0" t="0" r="635" b="3810"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="9" name="그림 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="그림 9"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId11"/>
                           <a:srcRect l="17994" t="11351" r="21867" b="7477"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1390015" cy="1310640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
@@ -7360,51 +7320,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59861142" wp14:editId="176B997C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>907415</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>59690</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1400175" cy="1295400"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="445957187" name="그림 445957187"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="10" name="그림 10"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId13"/>
+                          <a:blip r:embed="rId12"/>
                           <a:srcRect l="16708" t="9646" r="18915" b="5152"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1400175" cy="1295400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
@@ -7777,120 +7737,228 @@
       <w:r w:rsidRPr="00F81385">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ad"/>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3549"/>
         <w:gridCol w:w="6941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0031053D" w:rsidRPr="00FC5C5E" w14:paraId="145C2F5F" w14:textId="77777777" w:rsidTr="00F81385">
+      <w:tr w:rsidR="007F77D2" w:rsidRPr="00FC5C5E" w14:paraId="30CB81B0" w14:textId="77777777" w:rsidTr="00F81385">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DCD0E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CEF905" w14:textId="79DB4E7D" w:rsidR="0031053D" w:rsidRPr="00F81385" w:rsidRDefault="00666CEC" w:rsidP="00F81385">
+          <w:p w14:paraId="5B33B80C" w14:textId="09CE0BEA" w:rsidR="007F77D2" w:rsidRDefault="007F77D2" w:rsidP="007F77D2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008718C5">
               <w:rPr>
                 <w:rFonts w:cs="한컴바탕"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Additional Discount</w:t>
+              <w:t>International Artist Support Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6941" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D33E107" w14:textId="7E1385AD" w:rsidR="0031053D" w:rsidRPr="00F81385" w:rsidRDefault="0031053D" w:rsidP="00F81385">
+          <w:p w14:paraId="6A288D8E" w14:textId="40ABCE20" w:rsidR="007F77D2" w:rsidRPr="00F81385" w:rsidRDefault="007F77D2" w:rsidP="007F77D2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:cs="한컴바탕"/>
+                <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F81385">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">□ </w:t>
             </w:r>
-            <w:r w:rsidR="004316D0" w:rsidRPr="004316D0">
+            <w:r w:rsidRPr="008718C5">
+              <w:rPr>
+                <w:rFonts w:cs="굴림"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passport copy required (for nationality and identity verification) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81385">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81385">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F77D2" w:rsidRPr="00FC5C5E" w14:paraId="145C2F5F" w14:textId="77777777" w:rsidTr="00F81385">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DCD0E6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16CEF905" w14:textId="79DB4E7D" w:rsidR="007F77D2" w:rsidRPr="00F81385" w:rsidRDefault="007F77D2" w:rsidP="007F77D2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:wordWrap/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Additional Discount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6941" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D33E107" w14:textId="7E1385AD" w:rsidR="007F77D2" w:rsidRPr="00F81385" w:rsidRDefault="007F77D2" w:rsidP="007F77D2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:wordWrap/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="한컴바탕"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81385">
+              <w:rPr>
+                <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004316D0">
               <w:rPr>
                 <w:rFonts w:cs="굴림"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Previous Participants</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81385">
               <w:rPr>
                 <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>(5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F91F966" w14:textId="4BB99D9A" w:rsidR="004961D7" w:rsidRPr="00FC5C5E" w:rsidRDefault="004961D7" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
@@ -8013,96 +8081,96 @@
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A492E">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Please upload more than 3 images of your artworks on your social media or website and fill out the link below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B59B0B7" w14:textId="145CDB94" w:rsidR="00F9714A" w:rsidRPr="004A492E" w:rsidRDefault="004A492E" w:rsidP="00F81385">
+    <w:p w14:paraId="2B59B0B7" w14:textId="7EABB38F" w:rsidR="00F9714A" w:rsidRPr="004A492E" w:rsidRDefault="004A492E" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81385">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> When you upload your artworks on your social media, please write the hashtag ‘#K</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006765BB">
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>일러스트레이션페어</w:t>
+        <w:t>IF #KILLUSTRATIONFAIR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="한컴바탕"/>
           <w:bCs/>
@@ -8907,104 +8975,104 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2816B08C" w14:textId="77777777" w:rsidR="001E0AFC" w:rsidRPr="00FC5C5E" w:rsidRDefault="001E0AFC" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E198624" w14:textId="6DA0AF7A" w:rsidR="00517704" w:rsidRPr="000E1DDA" w:rsidRDefault="000E1DDA" w:rsidP="00F81385">
+    <w:p w14:paraId="0E198624" w14:textId="663936DC" w:rsidR="00517704" w:rsidRPr="000E1DDA" w:rsidRDefault="000E1DDA" w:rsidP="006765BB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1DDA">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I, hereby, confirm that I will follow the rules &amp; regulations of ‘K-Illustration Fair </w:t>
       </w:r>
       <w:r w:rsidR="006E5502">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Busan</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1DDA">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7B27">
+      <w:r w:rsidR="00FD7F7A">
         <w:rPr>
           <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1DDA">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>’ and that I have enclosed a payment (50% of the participation fee) and a copy of the payment remittance.</w:t>
+        <w:t>’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0108B6C2" w14:textId="77777777" w:rsidR="00F81385" w:rsidRPr="00F81385" w:rsidRDefault="00F81385" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:spacing w:val="-20"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -9682,51 +9750,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  Email: info@k-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>illustrationfair</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1DDA">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F30804" w14:textId="77777777" w:rsidR="000E1DDA" w:rsidRDefault="000E1DDA" w:rsidP="000E1DDA">
+    <w:p w14:paraId="66F30804" w14:textId="2041C7F9" w:rsidR="000E1DDA" w:rsidRDefault="000E1DDA" w:rsidP="000E1DDA">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="800"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E1DDA">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Address: No. 1116, (Yeouido-dong), 33, </w:t>
@@ -9754,207 +9822,208 @@
         <w:t xml:space="preserve"> 6-gil, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E1DDA">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Yeongdeungpo-gu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E1DDA">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, Seoul </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C80F7E" w14:textId="60FC7A9F" w:rsidR="00FC5C5E" w:rsidRDefault="00374311" w:rsidP="000E1DDA">
+    <w:p w14:paraId="66C3E563" w14:textId="39527FE9" w:rsidR="006765BB" w:rsidRDefault="006765BB" w:rsidP="006765BB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
-          <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC5C5E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="006765BB">
+        <w:rPr>
+          <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">※ </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
+        <w:t>※ Online Application (Korean</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006765BB">
+        <w:rPr>
+          <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E1DDA">
+        <w:t>) :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006765BB">
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>nline Application (Korean</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00FC5C5E" w:rsidRPr="00937F59">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00087DD8">
           <w:rPr>
             <w:rStyle w:val="ac"/>
-            <w:rFonts w:cs="굴림" w:hint="eastAsia"/>
-            <w:b/>
+            <w:rFonts w:cs="굴림"/>
             <w:bCs/>
             <w:kern w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>www.k-illustrationfair.com</w:t>
+          <w:t>https://k-illustrationfair.com/busan/page/41</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="320781AC" w14:textId="77777777" w:rsidR="006765BB" w:rsidRPr="006765BB" w:rsidRDefault="006765BB" w:rsidP="006765BB">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="굴림"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4677ABD2" w14:textId="77777777" w:rsidR="006765BB" w:rsidRPr="006765BB" w:rsidRDefault="006765BB" w:rsidP="000E1DDA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="800"/>
+        <w:rPr>
+          <w:rFonts w:cs="굴림"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="65360CC1" w14:textId="77777777" w:rsidR="00FC5C5E" w:rsidRDefault="00FC5C5E" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C78160" w14:textId="77777777" w:rsidR="00FC5C5E" w:rsidRDefault="00FC5C5E" w:rsidP="00F81385">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-20"/>
           <w:w w:val="90"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FC5C5E" w:rsidSect="00FC5C5E">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289199B7" w14:textId="3E6D097F" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
+    <w:p w14:paraId="289199B7" w14:textId="71E2A11A" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
       <w:pPr>
         <w:pStyle w:val="MS"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Rules &amp; Regulations of </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
@@ -9974,138 +10043,138 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Illustration Fair</w:t>
       </w:r>
       <w:r w:rsidR="00447201">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Busan</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7B27">
+      <w:r w:rsidR="00707128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="맑은 고딕" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B1F5D8" w14:textId="77777777" w:rsidR="005111C3" w:rsidRPr="00D55407" w:rsidRDefault="005111C3" w:rsidP="005111C3">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:spacing w:val="-20"/>
           <w:w w:val="90"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="140B84D4" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Article 1 Definition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F37170" w14:textId="40523C95" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
+    <w:p w14:paraId="18F37170" w14:textId="20FB7C8D" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">1. "Exhibition" refers to ‘K-Illustration Fair </w:t>
       </w:r>
       <w:r w:rsidR="005357D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Busan </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00BF7B27">
+      <w:r w:rsidR="00707128">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">’. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E53A6E9" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:after="0" w:line="16" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -10152,77 +10221,99 @@
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Article 2 Exhibition application and agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B0BC26" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
+    <w:p w14:paraId="54B0BC26" w14:textId="5B6BE883" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The one who wish to participate in the exhibition shall fill the application form, receive approval from the organizer and pay 50% of the total participation fee by bank transfer within 7 days. </w:t>
+        <w:t xml:space="preserve">1. The one who wish to participate in the exhibition shall fill the application form, receive approval from the organizer and pay </w:t>
+      </w:r>
+      <w:r w:rsidR="006765BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55407">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0% of the total participation fee by bank transfer within 7 days. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2ED001" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00D55407">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
@@ -10457,426 +10548,514 @@
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D55407">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wooden A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19D705F7" w14:textId="54350C60" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
+          <w:p w14:paraId="19D705F7" w14:textId="1C8F232D" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C31A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="009626E6">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>63</w:t>
+            </w:r>
+            <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
-[...10 lines deleted...]
-              <w:t>585</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="690C8CB3" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C31A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Standard A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="217EA32B" w14:textId="41F07C3A" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
+          <w:p w14:paraId="217EA32B" w14:textId="4058E1B1" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C31A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="009626E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>520</w:t>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D55407" w:rsidRPr="00D55407" w14:paraId="052C3C25" w14:textId="77777777" w:rsidTr="009037C0">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="336718CD" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D55407">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wooden B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152F4F1C" w14:textId="4862E73E" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
+          <w:p w14:paraId="152F4F1C" w14:textId="0BEE04CD" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C31A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009626E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>715</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52FAA875" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C31A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Standard B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1272" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="751D6EB0" w14:textId="12DD135F" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
+          <w:p w14:paraId="751D6EB0" w14:textId="5499B355" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C31A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009626E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>715</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D55407" w:rsidRPr="00D55407" w14:paraId="4EB83C2A" w14:textId="77777777" w:rsidTr="009037C0">
         <w:trPr>
           <w:trHeight w:val="170"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D0C01A1" w14:textId="77777777" w:rsidR="00D55407" w:rsidRPr="00D55407" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D55407">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Wooden C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A73B15" w14:textId="55B0128A" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
+          <w:p w14:paraId="20A73B15" w14:textId="508176E2" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:widowControl/>
               <w:wordWrap/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C31A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USD </w:t>
+            </w:r>
+            <w:r w:rsidR="009626E6">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>1,02</w:t>
+            </w:r>
+            <w:r w:rsidR="00C31A49" w:rsidRPr="00C31A49">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">USD </w:t>
-[...10 lines deleted...]
-              <w:t>975</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AAB310B" w14:textId="2C6A3AE9" w:rsidR="00D55407" w:rsidRPr="00C31A49" w:rsidRDefault="00D55407" w:rsidP="00E85BA2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12048,51 +12227,51 @@
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>* Cancellation Penalty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42634F11" w14:textId="4D158294" w:rsidR="008465ED" w:rsidRPr="00B543B8" w:rsidRDefault="008465ED" w:rsidP="005963AB">
+    <w:p w14:paraId="42634F11" w14:textId="7C241767" w:rsidR="008465ED" w:rsidRPr="00B543B8" w:rsidRDefault="008465ED" w:rsidP="005963AB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">- Prior to </w:t>
       </w:r>
@@ -12104,147 +12283,147 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005357D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="005357D5">
+      <w:r w:rsidR="00FD7F7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
+        <w:t>nd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005357D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Thu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005357D5">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20% of participation fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B12E342" w14:textId="718ABDD0" w:rsidR="005963AB" w:rsidRPr="00B543B8" w:rsidRDefault="005963AB" w:rsidP="005963AB">
+    <w:p w14:paraId="7B12E342" w14:textId="54995783" w:rsidR="005963AB" w:rsidRPr="00B543B8" w:rsidRDefault="005963AB" w:rsidP="005963AB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -12266,240 +12445,250 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>April</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB2A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008465ED">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008465ED" w:rsidRPr="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BB2A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Fri</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.) 202</w:t>
       </w:r>
-      <w:r w:rsidR="00BB2A26">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="00BB2A26">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>July</w:t>
+        <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00746013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008465ED" w:rsidRPr="008465ED">
+      <w:r w:rsidR="00746013" w:rsidRPr="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>st</w:t>
+        <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BB2A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wed</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00BB2A26">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 50%</w:t>
       </w:r>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> of participation fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA54E85" w14:textId="7A43FB48" w:rsidR="005963AB" w:rsidRDefault="005963AB" w:rsidP="00F256F5">
+    <w:p w14:paraId="1EA54E85" w14:textId="5D126AD7" w:rsidR="005963AB" w:rsidRDefault="005963AB" w:rsidP="00F256F5">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
@@ -12529,154 +12718,164 @@
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">rom </w:t>
       </w:r>
       <w:r w:rsidR="00CE4FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00746013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008465ED" w:rsidRPr="008465ED">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>nd</w:t>
+        <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CE4FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Thu</w:t>
       </w:r>
       <w:r w:rsidR="008465ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.) 202</w:t>
       </w:r>
+      <w:r w:rsidR="00746013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B543B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
       <w:r w:rsidR="00CE4FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>July</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B543B8">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...29 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005963AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CE4FBE">
@@ -12688,103 +12887,103 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Wed</w:t>
       </w:r>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008465ED">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE4FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>0% of participation fee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE7BA6F" w14:textId="53E2E68D" w:rsidR="00234EFD" w:rsidRPr="00B543B8" w:rsidRDefault="00234EFD" w:rsidP="00234EFD">
+    <w:p w14:paraId="4DE7BA6F" w14:textId="3F3ECCA3" w:rsidR="00234EFD" w:rsidRPr="00B543B8" w:rsidRDefault="00234EFD" w:rsidP="00234EFD">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
@@ -12806,59 +13005,59 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A85D16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A85D16">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005963AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A85D16">
@@ -12870,59 +13069,59 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Thu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">.) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008465ED">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00D9686F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
@@ -12972,353 +13171,315 @@
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Article 8 Display of items</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1DC92E" w14:textId="0BBE8979" w:rsidR="005963AB" w:rsidRPr="00B543B8" w:rsidRDefault="005963AB" w:rsidP="005963AB">
+    <w:p w14:paraId="3BC0483B" w14:textId="77777777" w:rsidR="00746013" w:rsidRPr="0004363B" w:rsidRDefault="00746013" w:rsidP="00746013">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Exhibitor shall complete installment, entrance and display of the item within the designated date. In case of items not being displayed until </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0077717D" w:rsidRPr="0077717D">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004363B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">11 am, </w:t>
-[...102 lines deleted...]
-        <w:t>rganizer has the right to temporarily cancel that exhibition and ask for compensation.</w:t>
+        <w:t>Participants must complete the installation and display of their exhibits within the designated time on the day before the exhibition opens, and within their allocated booth area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABBBEAF" w14:textId="73A09BD1" w:rsidR="005963AB" w:rsidRPr="000E633B" w:rsidRDefault="005963AB" w:rsidP="005963AB">
+    <w:p w14:paraId="5A9FC93D" w14:textId="77777777" w:rsidR="00746013" w:rsidRPr="0004363B" w:rsidRDefault="00746013" w:rsidP="00746013">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004363B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>If the exhibits are not properly set up by the official opening time on the first day of the exhibition, the organizer reserves the right to cancel the participant's registration at its discretion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF7FFC7" w14:textId="77777777" w:rsidR="00746013" w:rsidRPr="0004363B" w:rsidRDefault="00746013" w:rsidP="00746013">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0004363B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>(If a participant wishes to set up their exhibit on the opening day, they must notify the organizer in advance. Any disadvantages resulting from failure to notify will be the sole responsibility of the participant.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012A6132" w14:textId="77777777" w:rsidR="00746013" w:rsidRPr="0004363B" w:rsidRDefault="00746013" w:rsidP="00746013">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B543B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0004363B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exhibitor can use their own space given by Organizer for the display of their items only from opening time to 8 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004444B8">
+        <w:t>Exhibitors may use the exhibition hall for display setup from the designated move-in time until 8:00 PM on the assigned date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DF7EF9" w14:textId="77777777" w:rsidR="00746013" w:rsidRPr="000E633B" w:rsidRDefault="00746013" w:rsidP="00746013">
+      <w:pPr>
+        <w:widowControl/>
+        <w:wordWrap/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>p.m.</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0004363B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on designated date. </w:t>
-[...10 lines deleted...]
-        <w:t>If additional working hour is required, additional work application shall be submitted and extra charge shall be made.</w:t>
+        <w:t>If additional work is required beyond the specified hours, the exhibitor must submit a request for extended use and pay the applicable overtime usage fee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8EF24D" w14:textId="77777777" w:rsidR="005963AB" w:rsidRDefault="005963AB" w:rsidP="005963AB">
+    <w:p w14:paraId="5F8EF24D" w14:textId="77777777" w:rsidR="005963AB" w:rsidRPr="00746013" w:rsidRDefault="005963AB" w:rsidP="005963AB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09F24CB1" w14:textId="77777777" w:rsidR="005963AB" w:rsidRPr="000E633B" w:rsidRDefault="005963AB" w:rsidP="005963AB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Article 9 Restoration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F74D82D" w14:textId="77777777" w:rsidR="005963AB" w:rsidRDefault="005963AB" w:rsidP="005963AB">
+    <w:p w14:paraId="2F74D82D" w14:textId="28C65326" w:rsidR="005963AB" w:rsidRDefault="005963AB" w:rsidP="005963AB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. </w:t>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00746013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36453">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Exhibitor shall observe the opening and closing time, and all disadvantages arising from violation of this rule shall be the responsibility of the participant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309600D4" w14:textId="19F4B2E9" w:rsidR="005963AB" w:rsidRPr="00443659" w:rsidRDefault="005963AB" w:rsidP="005963AB">
+    <w:p w14:paraId="309600D4" w14:textId="03807F8E" w:rsidR="005963AB" w:rsidRPr="00443659" w:rsidRDefault="005963AB" w:rsidP="005963AB">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -13344,51 +13505,62 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
       <w:r w:rsidRPr="00443659">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A14E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00746013">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A14E58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00443659">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -13415,60 +13587,60 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00443659">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="004444B8">
+      <w:r w:rsidR="00746013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00443659">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00443659">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00443659">
         <w:rPr>
@@ -14018,135 +14190,135 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Article 13 Disputes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1CD5BA" w14:textId="18006F01" w:rsidR="00FC5C5E" w:rsidRPr="00FF3C78" w:rsidRDefault="005963AB" w:rsidP="00F81385">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00FC5C5E" w:rsidRPr="00FF3C78" w:rsidSect="00FF3C78">
+        <w:sectPr w:rsidR="00FC5C5E" w:rsidRPr="00FF3C78" w:rsidSect="007F77D2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="510" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="510" w:footer="454" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:num="2" w:space="425"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="000E633B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In any disputes that may arise concerning interpretation of the present Rules &amp; Regulations, the Exhibitor agree to the competence of the Commercial Arbitration Rules of the Korean Commercial Arbitration Board and shall not bring a law-suit agains</w:t>
       </w:r>
       <w:r w:rsidRPr="00843552">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>t the rulin</w:t>
       </w:r>
       <w:r w:rsidR="00FF3C78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>g.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2578DD50" w14:textId="787CA36B" w:rsidR="00843552" w:rsidRPr="002D0893" w:rsidRDefault="00843552" w:rsidP="002D0893">
+    <w:p w14:paraId="2578DD50" w14:textId="787CA36B" w:rsidR="00843552" w:rsidRPr="00746013" w:rsidRDefault="00843552" w:rsidP="002D0893">
       <w:pPr>
         <w:widowControl/>
         <w:wordWrap/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00843552" w:rsidRPr="002D0893" w:rsidSect="00325CF5">
+    <w:sectPr w:rsidR="00843552" w:rsidRPr="00746013" w:rsidSect="00325CF5">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79DB9AA4" w14:textId="77777777" w:rsidR="00E85BA2" w:rsidRDefault="00E85BA2" w:rsidP="00A86B6B">
+    <w:p w14:paraId="499F00DC" w14:textId="77777777" w:rsidR="00EF1B45" w:rsidRDefault="00EF1B45" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CBEBE10" w14:textId="77777777" w:rsidR="00E85BA2" w:rsidRDefault="00E85BA2" w:rsidP="00A86B6B">
+    <w:p w14:paraId="780DDE9F" w14:textId="77777777" w:rsidR="00EF1B45" w:rsidRDefault="00EF1B45" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="굴림">
     <w:altName w:val="Gulim"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
@@ -14210,61 +14382,61 @@
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45CE47D3" w14:textId="639CBEE1" w:rsidR="00E85BA2" w:rsidRPr="00CF493E" w:rsidRDefault="00E85BA2" w:rsidP="008645F7">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31BC4E3B" w14:textId="77777777" w:rsidR="00E85BA2" w:rsidRDefault="00E85BA2" w:rsidP="00A86B6B">
+    <w:p w14:paraId="6267EA76" w14:textId="77777777" w:rsidR="00EF1B45" w:rsidRDefault="00EF1B45" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E603D97" w14:textId="77777777" w:rsidR="00E85BA2" w:rsidRDefault="00E85BA2" w:rsidP="00A86B6B">
+    <w:p w14:paraId="1018644C" w14:textId="77777777" w:rsidR="00EF1B45" w:rsidRDefault="00EF1B45" w:rsidP="00A86B6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78D96BEC" w14:textId="77777777" w:rsidR="00E85BA2" w:rsidRDefault="00E85BA2" w:rsidP="00B304DD">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66138B9F" w14:textId="77777777" w:rsidR="00E85BA2" w:rsidRDefault="00E85BA2" w:rsidP="0089076E">
@@ -14725,68 +14897,68 @@
       <w:pPr>
         <w:ind w:left="3735" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="997660368">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="399443996">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1433891067">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1525559279">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="800"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="81921" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -14867,358 +15039,377 @@
     <w:rsid w:val="003554BD"/>
     <w:rsid w:val="0037357C"/>
     <w:rsid w:val="00374311"/>
     <w:rsid w:val="00376E59"/>
     <w:rsid w:val="003816AB"/>
     <w:rsid w:val="00381D6F"/>
     <w:rsid w:val="00394349"/>
     <w:rsid w:val="003A02DF"/>
     <w:rsid w:val="003A4454"/>
     <w:rsid w:val="003A71DD"/>
     <w:rsid w:val="003B1858"/>
     <w:rsid w:val="003B2C66"/>
     <w:rsid w:val="003B3870"/>
     <w:rsid w:val="003B64C4"/>
     <w:rsid w:val="003C1F37"/>
     <w:rsid w:val="003C5522"/>
     <w:rsid w:val="003D1E10"/>
     <w:rsid w:val="003D4D42"/>
     <w:rsid w:val="003F2BC6"/>
     <w:rsid w:val="003F7EFE"/>
     <w:rsid w:val="00404CE7"/>
     <w:rsid w:val="0041596C"/>
     <w:rsid w:val="004316D0"/>
     <w:rsid w:val="00442C89"/>
     <w:rsid w:val="004444B8"/>
+    <w:rsid w:val="00444726"/>
     <w:rsid w:val="00447201"/>
     <w:rsid w:val="00455ED7"/>
     <w:rsid w:val="00474A9D"/>
     <w:rsid w:val="00477BFC"/>
     <w:rsid w:val="0048742D"/>
     <w:rsid w:val="0049345F"/>
     <w:rsid w:val="004961D7"/>
     <w:rsid w:val="004978A3"/>
     <w:rsid w:val="004A492E"/>
     <w:rsid w:val="004A6770"/>
     <w:rsid w:val="004B4389"/>
     <w:rsid w:val="004B7CB2"/>
     <w:rsid w:val="004B7D62"/>
     <w:rsid w:val="004C6091"/>
     <w:rsid w:val="004D03E9"/>
     <w:rsid w:val="004F069B"/>
+    <w:rsid w:val="004F3B07"/>
     <w:rsid w:val="0050052C"/>
     <w:rsid w:val="005101C6"/>
     <w:rsid w:val="005111C3"/>
     <w:rsid w:val="0051128C"/>
+    <w:rsid w:val="0051209C"/>
     <w:rsid w:val="00514137"/>
     <w:rsid w:val="00516610"/>
     <w:rsid w:val="00517704"/>
     <w:rsid w:val="00517CCF"/>
     <w:rsid w:val="00522C93"/>
     <w:rsid w:val="0053063E"/>
     <w:rsid w:val="005357D5"/>
     <w:rsid w:val="00540837"/>
     <w:rsid w:val="00541077"/>
     <w:rsid w:val="00541178"/>
     <w:rsid w:val="00553ACE"/>
     <w:rsid w:val="005552BB"/>
     <w:rsid w:val="005562B9"/>
     <w:rsid w:val="00561C90"/>
     <w:rsid w:val="00562B30"/>
     <w:rsid w:val="00565A8B"/>
     <w:rsid w:val="005847D3"/>
     <w:rsid w:val="0058503E"/>
     <w:rsid w:val="005963AB"/>
     <w:rsid w:val="005A4EA1"/>
     <w:rsid w:val="005B7C4E"/>
+    <w:rsid w:val="005D097B"/>
     <w:rsid w:val="005E2DFC"/>
     <w:rsid w:val="005E45F5"/>
     <w:rsid w:val="005E719F"/>
     <w:rsid w:val="005F11FC"/>
     <w:rsid w:val="005F66BF"/>
     <w:rsid w:val="00610FFB"/>
     <w:rsid w:val="00612362"/>
     <w:rsid w:val="00612EA1"/>
     <w:rsid w:val="00624A57"/>
     <w:rsid w:val="006300D3"/>
     <w:rsid w:val="00634964"/>
     <w:rsid w:val="00637EF1"/>
     <w:rsid w:val="00644283"/>
     <w:rsid w:val="0064589E"/>
     <w:rsid w:val="0064747E"/>
     <w:rsid w:val="0065450F"/>
     <w:rsid w:val="00666CEC"/>
+    <w:rsid w:val="006765BB"/>
     <w:rsid w:val="00677771"/>
     <w:rsid w:val="00680C54"/>
     <w:rsid w:val="00683CBA"/>
     <w:rsid w:val="0068519C"/>
     <w:rsid w:val="0069171F"/>
     <w:rsid w:val="006B0E1B"/>
     <w:rsid w:val="006C751F"/>
     <w:rsid w:val="006D15EE"/>
     <w:rsid w:val="006D5207"/>
     <w:rsid w:val="006D6B34"/>
     <w:rsid w:val="006E38CD"/>
     <w:rsid w:val="006E5502"/>
     <w:rsid w:val="00700AA4"/>
     <w:rsid w:val="007056BB"/>
+    <w:rsid w:val="00707128"/>
     <w:rsid w:val="0070787A"/>
     <w:rsid w:val="007204BC"/>
     <w:rsid w:val="00721447"/>
     <w:rsid w:val="00727913"/>
     <w:rsid w:val="007337DF"/>
     <w:rsid w:val="007375A4"/>
+    <w:rsid w:val="00746013"/>
     <w:rsid w:val="007572DF"/>
     <w:rsid w:val="00761E15"/>
     <w:rsid w:val="007632F9"/>
     <w:rsid w:val="007666C9"/>
     <w:rsid w:val="00772CFF"/>
     <w:rsid w:val="007733B8"/>
+    <w:rsid w:val="0077417B"/>
     <w:rsid w:val="0077717D"/>
     <w:rsid w:val="007943D9"/>
     <w:rsid w:val="00796765"/>
     <w:rsid w:val="007A3720"/>
     <w:rsid w:val="007A38E3"/>
     <w:rsid w:val="007C58DC"/>
     <w:rsid w:val="007C6F9F"/>
     <w:rsid w:val="007D273B"/>
     <w:rsid w:val="007D6654"/>
     <w:rsid w:val="007E0CF3"/>
     <w:rsid w:val="007E534C"/>
     <w:rsid w:val="007F4D8C"/>
+    <w:rsid w:val="007F77D2"/>
     <w:rsid w:val="0081113E"/>
     <w:rsid w:val="0081265C"/>
     <w:rsid w:val="008134BB"/>
     <w:rsid w:val="00823996"/>
     <w:rsid w:val="00836729"/>
     <w:rsid w:val="008401D9"/>
     <w:rsid w:val="00842E1E"/>
     <w:rsid w:val="00843552"/>
     <w:rsid w:val="008465ED"/>
     <w:rsid w:val="00862C0F"/>
     <w:rsid w:val="008645F7"/>
     <w:rsid w:val="00873C2A"/>
     <w:rsid w:val="00881B46"/>
     <w:rsid w:val="008867C2"/>
     <w:rsid w:val="0089076E"/>
     <w:rsid w:val="00891381"/>
     <w:rsid w:val="00892036"/>
     <w:rsid w:val="00893736"/>
     <w:rsid w:val="00895E4F"/>
     <w:rsid w:val="008B38E7"/>
     <w:rsid w:val="008B4628"/>
     <w:rsid w:val="008B7E62"/>
     <w:rsid w:val="008C359C"/>
     <w:rsid w:val="008C6F79"/>
     <w:rsid w:val="008D2F6E"/>
     <w:rsid w:val="008E31B7"/>
     <w:rsid w:val="008F38CC"/>
     <w:rsid w:val="00903706"/>
     <w:rsid w:val="009037C0"/>
+    <w:rsid w:val="00905565"/>
     <w:rsid w:val="009057C1"/>
     <w:rsid w:val="00912FD3"/>
     <w:rsid w:val="00922B2B"/>
     <w:rsid w:val="00922DD1"/>
     <w:rsid w:val="0093435F"/>
     <w:rsid w:val="00943957"/>
     <w:rsid w:val="00944B7C"/>
     <w:rsid w:val="00962589"/>
+    <w:rsid w:val="009626E6"/>
     <w:rsid w:val="00964567"/>
     <w:rsid w:val="00972144"/>
     <w:rsid w:val="00972BD8"/>
     <w:rsid w:val="00980257"/>
     <w:rsid w:val="00980809"/>
     <w:rsid w:val="00981AF2"/>
     <w:rsid w:val="0099396C"/>
     <w:rsid w:val="009B7CC5"/>
     <w:rsid w:val="009C4990"/>
     <w:rsid w:val="009C4EF6"/>
     <w:rsid w:val="009E249A"/>
     <w:rsid w:val="009E41C7"/>
     <w:rsid w:val="009E5C34"/>
     <w:rsid w:val="009F2E92"/>
     <w:rsid w:val="009F414C"/>
     <w:rsid w:val="009F456B"/>
     <w:rsid w:val="00A01EFF"/>
     <w:rsid w:val="00A05ADA"/>
     <w:rsid w:val="00A14E58"/>
     <w:rsid w:val="00A26B82"/>
     <w:rsid w:val="00A345AA"/>
+    <w:rsid w:val="00A37DF1"/>
     <w:rsid w:val="00A530CC"/>
     <w:rsid w:val="00A81B12"/>
     <w:rsid w:val="00A83BD7"/>
     <w:rsid w:val="00A84376"/>
     <w:rsid w:val="00A85D16"/>
     <w:rsid w:val="00A86B6B"/>
     <w:rsid w:val="00A91358"/>
     <w:rsid w:val="00A91830"/>
     <w:rsid w:val="00AC367A"/>
     <w:rsid w:val="00AD2C7D"/>
     <w:rsid w:val="00AD2F32"/>
+    <w:rsid w:val="00AE2BA4"/>
     <w:rsid w:val="00AE36A7"/>
     <w:rsid w:val="00AE62CA"/>
     <w:rsid w:val="00B13F69"/>
     <w:rsid w:val="00B15EF5"/>
     <w:rsid w:val="00B304DD"/>
     <w:rsid w:val="00B34391"/>
     <w:rsid w:val="00B34DED"/>
     <w:rsid w:val="00B3728F"/>
     <w:rsid w:val="00B67D79"/>
     <w:rsid w:val="00B67E79"/>
     <w:rsid w:val="00B85050"/>
     <w:rsid w:val="00B86CDA"/>
     <w:rsid w:val="00B9558A"/>
     <w:rsid w:val="00BA4D1F"/>
     <w:rsid w:val="00BB01EA"/>
     <w:rsid w:val="00BB2A26"/>
     <w:rsid w:val="00BB301C"/>
     <w:rsid w:val="00BB3048"/>
     <w:rsid w:val="00BB68E4"/>
     <w:rsid w:val="00BC355C"/>
     <w:rsid w:val="00BC4E1D"/>
     <w:rsid w:val="00BD633C"/>
+    <w:rsid w:val="00BE6626"/>
     <w:rsid w:val="00BF79AE"/>
     <w:rsid w:val="00BF7B27"/>
     <w:rsid w:val="00C047CD"/>
     <w:rsid w:val="00C10880"/>
     <w:rsid w:val="00C1498A"/>
     <w:rsid w:val="00C272BB"/>
     <w:rsid w:val="00C31A49"/>
     <w:rsid w:val="00C347B1"/>
     <w:rsid w:val="00C36236"/>
     <w:rsid w:val="00C468C2"/>
     <w:rsid w:val="00C648E4"/>
     <w:rsid w:val="00C71242"/>
     <w:rsid w:val="00C757C4"/>
     <w:rsid w:val="00C95F75"/>
     <w:rsid w:val="00CA69E5"/>
     <w:rsid w:val="00CB45DC"/>
     <w:rsid w:val="00CC40C0"/>
     <w:rsid w:val="00CC4CEA"/>
     <w:rsid w:val="00CC7A6B"/>
     <w:rsid w:val="00CD3EEE"/>
     <w:rsid w:val="00CD6BC6"/>
     <w:rsid w:val="00CE4FBE"/>
     <w:rsid w:val="00CF37FC"/>
     <w:rsid w:val="00CF493E"/>
     <w:rsid w:val="00D00361"/>
     <w:rsid w:val="00D02BEF"/>
     <w:rsid w:val="00D14724"/>
     <w:rsid w:val="00D15560"/>
     <w:rsid w:val="00D252E7"/>
     <w:rsid w:val="00D32704"/>
     <w:rsid w:val="00D34B49"/>
     <w:rsid w:val="00D36C09"/>
     <w:rsid w:val="00D425C3"/>
     <w:rsid w:val="00D43C0F"/>
     <w:rsid w:val="00D54048"/>
     <w:rsid w:val="00D55407"/>
     <w:rsid w:val="00D74C9E"/>
     <w:rsid w:val="00D8295D"/>
     <w:rsid w:val="00D84C6D"/>
     <w:rsid w:val="00D86083"/>
     <w:rsid w:val="00D87206"/>
     <w:rsid w:val="00D9686F"/>
+    <w:rsid w:val="00DB105D"/>
     <w:rsid w:val="00DB1A5F"/>
     <w:rsid w:val="00DB4BA1"/>
     <w:rsid w:val="00DD03C2"/>
     <w:rsid w:val="00DD3DC4"/>
     <w:rsid w:val="00DE1FAC"/>
     <w:rsid w:val="00DF2C30"/>
     <w:rsid w:val="00DF4047"/>
     <w:rsid w:val="00DF50CD"/>
     <w:rsid w:val="00E03787"/>
     <w:rsid w:val="00E13D4C"/>
     <w:rsid w:val="00E23A11"/>
     <w:rsid w:val="00E23B15"/>
     <w:rsid w:val="00E26883"/>
     <w:rsid w:val="00E432B6"/>
+    <w:rsid w:val="00E47F3A"/>
     <w:rsid w:val="00E54F77"/>
     <w:rsid w:val="00E62CA9"/>
     <w:rsid w:val="00E7575B"/>
     <w:rsid w:val="00E81D09"/>
     <w:rsid w:val="00E85BA2"/>
     <w:rsid w:val="00E92ADE"/>
     <w:rsid w:val="00E94CAF"/>
     <w:rsid w:val="00EA0E0C"/>
     <w:rsid w:val="00EA31A9"/>
     <w:rsid w:val="00EC7BCA"/>
     <w:rsid w:val="00EE2D11"/>
+    <w:rsid w:val="00EF1B45"/>
     <w:rsid w:val="00EF453A"/>
     <w:rsid w:val="00F167F9"/>
     <w:rsid w:val="00F239DC"/>
     <w:rsid w:val="00F256F5"/>
     <w:rsid w:val="00F26C18"/>
     <w:rsid w:val="00F37FF5"/>
     <w:rsid w:val="00F42CA6"/>
     <w:rsid w:val="00F50DC7"/>
     <w:rsid w:val="00F539CE"/>
     <w:rsid w:val="00F560E8"/>
     <w:rsid w:val="00F60CCF"/>
     <w:rsid w:val="00F6271E"/>
     <w:rsid w:val="00F81385"/>
+    <w:rsid w:val="00F86426"/>
     <w:rsid w:val="00F9714A"/>
     <w:rsid w:val="00FA2330"/>
     <w:rsid w:val="00FA2655"/>
     <w:rsid w:val="00FA56EA"/>
     <w:rsid w:val="00FA5F7F"/>
     <w:rsid w:val="00FA76EC"/>
     <w:rsid w:val="00FB25AF"/>
     <w:rsid w:val="00FC53D8"/>
     <w:rsid w:val="00FC5C5E"/>
     <w:rsid w:val="00FC64D1"/>
     <w:rsid w:val="00FD303C"/>
     <w:rsid w:val="00FD6B0C"/>
+    <w:rsid w:val="00FD7F7A"/>
     <w:rsid w:val="00FE3A6D"/>
     <w:rsid w:val="00FE41AF"/>
     <w:rsid w:val="00FF3C78"/>
     <w:rsid w:val="00FF7A7F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="81921" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58A4A9E3"/>
   <w15:docId w15:val="{3CC3C685-295E-4217-A540-5E9152CF9434}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16685,50 +16876,104 @@
     <w:name w:val="메모 주제 Char"/>
     <w:basedOn w:val="Char3"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B86CDA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af6">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF7B27"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="1-6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="007F77D2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FABF8F" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="FABF8F" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="25910721">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="117258372">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -16922,51 +17167,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127891001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.k-illustrationfair.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.k-illustrationfair.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://k-illustrationfair.com/busan/page/41" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17231,67 +17476,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FFE52E9-22C0-4679-AA2B-0A2E58CCFECA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1948</Words>
-  <Characters>10715</Characters>
+  <Words>1913</Words>
+  <Characters>10906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
+  <Lines>90</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12638</CharactersWithSpaces>
+  <CharactersWithSpaces>12794</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jay</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>